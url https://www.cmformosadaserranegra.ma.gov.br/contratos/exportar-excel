--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -32,50 +32,68 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
+    <t>019/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada para execução...</t>
+  </si>
+  <si>
+    <t>RIO NEVES LOCAÇÃO, SERVIÇOS E CONTRUÇÕES EIRELI
+13.500.739/0001-04</t>
+  </si>
+  <si>
+    <t>07/11/2025
+758.772,00</t>
+  </si>
+  <si>
+    <t>07/11/2025 a 07/11/2026</t>
+  </si>
+  <si>
     <t>018/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 CONTRATAÇÃO DE EMPRESAS PARA PRESTAÇÃO DE SERVIÇO...</t>
   </si>
   <si>
     <t>DRM INFORTECH LTDA
 08.830.350/0001-97</t>
   </si>
   <si>
     <t>01/09/2025
 61.630,00</t>
   </si>
   <si>
     <t>01/09/2025 a 01/09/2026</t>
   </si>
   <si>
     <t>017/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa especializada para prestaçã...</t>
   </si>
   <si>
@@ -86,522 +104,504 @@
     <t>17/06/2025
 103.961,75</t>
   </si>
   <si>
     <t>17/06/2025 a 17/06/2026</t>
   </si>
   <si>
     <t>016/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Aquisição de kit’s de bandeiras (federal, estadual...</t>
   </si>
   <si>
     <t>50.661.3570001-99 SAMILA BORGES DE ARAUJO SOARES
 50.661.357/0001-99</t>
   </si>
   <si>
     <t>09/06/2025
 3.500,00</t>
   </si>
   <si>
     <t>09/06/2025 a 09/06/2026</t>
   </si>
   <si>
-    <t>019/2025</t>
-[...14 lines deleted...]
-    <t>07/11/2025 a 07/11/2026</t>
+    <t>015/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para Prestação de Serviços...</t>
+  </si>
+  <si>
+    <t>D S S DA SILVA
+19.015.326/0001-10</t>
+  </si>
+  <si>
+    <t>05/05/2025
+31.000,00</t>
+  </si>
+  <si>
+    <t>05/05/2025 a 05/05/2026</t>
+  </si>
+  <si>
+    <t>014.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para fornecimento de peças...</t>
+  </si>
+  <si>
+    <t>05/05/2025
+58.086,00</t>
+  </si>
+  <si>
+    <t>013/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ASSESSORIA...</t>
+  </si>
+  <si>
+    <t>CONSISTENG ASSESSORIA E PROJETOS LTDA
+21.946.166/0001-75</t>
+  </si>
+  <si>
+    <t>04/03/2025
+60.000,00</t>
+  </si>
+  <si>
+    <t>04/03/2025 a 04/03/2026</t>
+  </si>
+  <si>
+    <t>012.2025/2025</t>
+  </si>
+  <si>
+    <t>METTA SOFTWARES LTDA
+41.171.207/0001-18</t>
+  </si>
+  <si>
+    <t>03/03/2025
+51.960,00</t>
+  </si>
+  <si>
+    <t>03/03/2025 a 03/03/2026</t>
+  </si>
+  <si>
+    <t>011.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada em assessoria...</t>
+  </si>
+  <si>
+    <t>DIGITAL COMERCIO E SERVIÇOS DE INFORMATICA LTDA
+13.218.878/0001-40</t>
+  </si>
+  <si>
+    <t>03/03/2025
+6.000,00</t>
+  </si>
+  <si>
+    <t>010/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada em locação de...</t>
+  </si>
+  <si>
+    <t>ADTR SERVICOS DE INFORMATICA LTDA
+17.422.433/0001-38</t>
+  </si>
+  <si>
+    <t>03/02/2025
+12.000,00</t>
+  </si>
+  <si>
+    <t>03/02/2025 a 03/02/2026</t>
+  </si>
+  <si>
+    <t>009.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para fornecimento de materi...</t>
+  </si>
+  <si>
+    <t>B F DA SILVA LTDA
+09.261.977/0001-37</t>
+  </si>
+  <si>
+    <t>03/02/2025
+49.842,50</t>
+  </si>
+  <si>
+    <t>008.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresas para fornecimento de Mater...</t>
+  </si>
+  <si>
+    <t>L F P DE SOUSA
+33.171.085/0001-20</t>
+  </si>
+  <si>
+    <t>03/02/2025
+60.291,10</t>
+  </si>
+  <si>
+    <t>007.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresas para fornecimento de Gêner...</t>
+  </si>
+  <si>
+    <t>03/02/2025
+47.035,00</t>
+  </si>
+  <si>
+    <t>006.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para fornecimento de combus...</t>
+  </si>
+  <si>
+    <t>POSTO AVENIDA LTDA
+35.843.243/0001-76</t>
+  </si>
+  <si>
+    <t>03/02/2025
+60.144,00</t>
+  </si>
+  <si>
+    <t>005.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada objetivando a...</t>
+  </si>
+  <si>
+    <t>NILMAR DA SILVA COSTA
+24.124.206/0001-91</t>
+  </si>
+  <si>
+    <t>03/02/2025
+6.000,00</t>
+  </si>
+  <si>
+    <t>004.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de sociedade de advogados para prestaç...</t>
+  </si>
+  <si>
+    <t>NERIS FERREIRA - SOCIEDADE INDIVIDUAL DE ADVOCACIA
+26.813.228/0001-94</t>
+  </si>
+  <si>
+    <t>03/02/2025
+120.000,00</t>
+  </si>
+  <si>
+    <t>003.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada na consultori...</t>
+  </si>
+  <si>
+    <t>M A C FIGUEREDO
+54.490.845/0001-31</t>
+  </si>
+  <si>
+    <t>03/02/2025
+60.000,00</t>
+  </si>
+  <si>
+    <t>002.2025/2025</t>
+  </si>
+  <si>
+    <t>L. N. DE SOUSA JUNIOR - ME
+26.683.053/0001-87</t>
+  </si>
+  <si>
+    <t>03/02/2025
+96.000,00</t>
+  </si>
+  <si>
+    <t>001.2025/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de serviços especializados de consulto...</t>
+  </si>
+  <si>
+    <t>JMR ASSESSORIA E SERVIÇOS ADMINISTRATIVOS LTDA - ME
+43.121.034/0001-47</t>
   </si>
   <si>
     <t>002/2024</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação De Empresa Para Fornecimento De Combus...</t>
   </si>
   <si>
     <t>J B DA S COSTA
 07.494.472/0001-97</t>
   </si>
   <si>
     <t>06/02/2024
 20.975,00</t>
   </si>
   <si>
     <t>06/02/2024 a 31/12/2024</t>
   </si>
   <si>
-    <t>013/2025</t>
-[...215 lines deleted...]
-  <si>
     <t>004/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 Aquisição de uma impressora multituncional para at...</t>
   </si>
   <si>
     <t>S DO S M LIMA
 45.832.834/0001-00</t>
   </si>
   <si>
     <t>27/02/2023
 1.793,00</t>
   </si>
   <si>
     <t>27/02/2023 a 31/12/2023</t>
   </si>
   <si>
     <t>003/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 1.1.0 objeto do presente Termo de Contrato refere-...</t>
   </si>
   <si>
     <t>MERCEARIA LIMA LTDA
 39.939.637/0001-83</t>
   </si>
   <si>
     <t>24/02/2023
 56.823,50</t>
   </si>
   <si>
     <t>24/02/2023 a</t>
   </si>
   <si>
+    <t>001/2023</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente Termo de Contrato refere-se à...</t>
+  </si>
+  <si>
+    <t>J B DA S COSTA - ME
+07.494.472/0001-97</t>
+  </si>
+  <si>
+    <t>31/12/2023
+17.400,00</t>
+  </si>
+  <si>
+    <t>03/02/2023 a 03/02/2023</t>
+  </si>
+  <si>
+    <t>009/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente Termo de Contrato é da Contra...</t>
+  </si>
+  <si>
+    <t>VMS ASSESSORIA E CONSULTORIA CONTÁBIL EIRELI
+40.218.742/0001-02</t>
+  </si>
+  <si>
+    <t>17/08/2022
+24.000,00</t>
+  </si>
+  <si>
+    <t>17/08/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>008/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+A contratação de empresa para fornecimento de mate...</t>
+  </si>
+  <si>
+    <t>B F DA SILVA EIRELI
+09.261.977/0001-37</t>
+  </si>
+  <si>
+    <t>10/06/2022
+$28.979,50</t>
+  </si>
+  <si>
+    <t>10/06/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>007/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente Termo de contratação de servi...</t>
+  </si>
+  <si>
+    <t>MILHOMEM SOLUÇÕES JURÍDICAS SOCIEDADE INDIVIDUAL DE ADVOCACIA 44.215.5990001-56
+44.215.599/0001-5</t>
+  </si>
+  <si>
+    <t>07/04/2022
+96.000,00</t>
+  </si>
+  <si>
+    <t>07/04/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>006/2022</t>
+  </si>
+  <si>
+    <t>SIGANET TECNOLOGIA LTDA
+13.372.616/0001-35</t>
+  </si>
+  <si>
+    <t>04/03/2022
+5.000,00</t>
+  </si>
+  <si>
+    <t>04/03/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>004/2022</t>
+  </si>
+  <si>
+    <t>25/02/2022
+17.500,00</t>
+  </si>
+  <si>
+    <t>25/02/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>003/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente Termo de Contrato é do Contra...</t>
+  </si>
+  <si>
+    <t>P GOMES DE ARRUDA NETO
+28.131.469/0001-89</t>
+  </si>
+  <si>
+    <t>03/03/2022
+49.500,00</t>
+  </si>
+  <si>
+    <t>03/03/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>002/2022</t>
+  </si>
+  <si>
+    <t>03/03/2022
+49.000,00</t>
+  </si>
+  <si>
+    <t>045/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente termo de refere-se d Contrata...</t>
+  </si>
+  <si>
+    <t>NILMAR DA SILVA COSTA - ME,
+24.124.206/0001-91</t>
+  </si>
+  <si>
+    <t>23/12/2021
+9.600,00</t>
+  </si>
+  <si>
+    <t>23/12/2021 a 23/12/2022</t>
+  </si>
+  <si>
+    <t>039/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente Termo de Contrato é para Aqui...</t>
+  </si>
+  <si>
+    <t>B F DA SILVA EIRELI
+092.619.770/0001-3</t>
+  </si>
+  <si>
+    <t>09/11/2021
+6.550,50</t>
+  </si>
+  <si>
+    <t>09/11/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>015/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O objeto do presente Termo de Contrato é de CONTRA...</t>
+  </si>
+  <si>
+    <t>S C SANTOS DE SOUZA-ME
+32.680.631/0001-95</t>
+  </si>
+  <si>
+    <t>23/08/2021
+56.460,00</t>
+  </si>
+  <si>
+    <t>23/08/2021 a 23/08/2022</t>
+  </si>
+  <si>
     <t>002/2</t>
   </si>
   <si>
     <t>24/02/2023
 54.686,45</t>
   </si>
   <si>
     <t>24/02/2023 a 31/12/2023</t>
-  </si>
-[...173 lines deleted...]
-    <t>23/08/2021 a 23/08/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -946,720 +946,720 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="F8" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="F9" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="F21" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>93</v>
       </c>
       <c r="F22" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>13</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="F23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>5</v>
       </c>
       <c r="B31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="F31" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F33" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>2</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>150</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>